--- v1 (2026-03-28)
+++ v2 (2026-06-28)
@@ -67,990 +67,1017 @@
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFill="true" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:A104"/>
+  <dimension ref="A1:A107"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="174.19140625" customWidth="true"/>
+    <col min="1" max="1" width="189.2734375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>AppName</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
+          <t>BeanShell Audit Trail Hook 
+        The BeanShell Audit Trail Hook plugin allows developers to execute custom BeanShell logic whenever specific Joget audit events occur.
+0</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>Joget AI Agent Builder 
+        Joget AI Agent BuilderThe Joget AI Agent Builder is a no-code/low-code tool that lets you build intelligent agents using a simple drag-and-drop interface.
+1144</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>Enhanced JSON API Plugin 
+        Enhanced JSON API PluginThe Enhanced JSON API Plugin includes additional features such as support for system proxy settings, API tokens, customizable socket timeout retries.
+178</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>Export CSV or Excel Plugin 
+        Export CSV or Excel PluginDownload CSV or Excel Plugin allows one to export list records to Excel or CSV with the option to customize header and footer.
+425</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>OpenStreetMaps Location Picker Plugin 
+        OpenStreetMaps Location Picker PluginThe Plugin enhances Joget’s standard form data entry by providing a visual, interactive map interface directly within the Joget Form Builder.
+6</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>Bulk Assignment Datalist Action Plugin 
+        Plugin to submit many process assignments
+429</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>Like/Dislike Element Plugin 
+        Like/Dislike Element PluginThe Like/Dislike Element plugin allows multiple users to like or dislike form content.
+33</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>Merge PDF Datalist Action Plugin 
+        The Merge PDF Datalist Action plugin is used to merge all uploaded PDF in file upload form element when user clicks on merge button in datalist.
+100</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>Multi Datalist Formatters Plugin 
+        This plugin allows a maximum of 5 datalist formatter plugins to be used together to transform your datalist column values.
+461</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>Process Enhancement Plugin DX 
+        Process Enhancement Plugin DXA suite of plugins to automatically generates the approval and rejection buttons in the datalist and form screens.
+4559</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>Column Template Formatter 
+        Column Template FormatterThe Column Template Formatter transforms a normal tabular datalist row into a user-defined template.
+91</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>Popup Subform Element 
+        Popup Subform Element is used to display a subform in a popup dialog, its data handling works similarly to a form grid.
+8</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>API Builder Addon For DX 
+        API Builder Addon For DXA no-code/low-code solution to create customized JSON APIs for Joget apps.
+5220</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>Report Builder Addon For DX 
+        Report Builder Addon For DXA no-code/low-code solution to create customized reports for Joget apps.
+4709</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>Emote Form Element Plugin 
+        Emote Form ElementEmote Form Element plugin allows users to react to submitted forms using emotes.
+38</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>Time Ago Formatter 
+        The Time Ago Datalist Formatter computes time elapsed between 2 dates or against current date.
+298</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>Video File Upload Plugin 
+        Video File Upload PluginThe Video File Upload Plugin offers users a seamless experience by allowing them to upload video files and choose their preferred playback method.
+60</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
           <t>Lazy Load Datalist Template 
         Lazy Load Datalist TemplateLazy Load Datalist Template is a custom template for Datalist Builder designed to enhance performance when working with large datasets.
-33</t>
-[...4 lines deleted...]
-      <c r="A3" t="inlineStr">
+60</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>Joget AI Designer 
+        Joget AI DesignerJoget AI Designer adds a new option under the Design New App page to assist with app creation using a Generative AI language model.
+2728</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>DataList Total Column Sum Formatter 
+        DataList Total Column Sum PluginDataList Total Column Sum Formatter is a powerful List Formatter plugin that enables users to automatically calculate and display the total of numeric columns within a DataList.
+22</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>Enhanced AI Form Fill Element 
+        Enhanced AI Form Fill ElementThe Enhanced AI Form Fill Element Plugin extends Joget’s existing AI Form Fill capability by allowing users to automatically populate form fields using AI-powered prompts, voice input, and uploaded files.
+14</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
         <is>
           <t>Column Search Hash Variable Plugin 
         Column Search Hash Variable PluginThe Column Search Hash Variable Plugin allows you to search by other columns using hash variables.
-0</t>
-[...31 lines deleted...]
-      <c r="A7" t="inlineStr">
+12</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
         <is>
           <t>SharePoint Document Integration Plugin 
         SharePoint Document Integration Plugin 
 The SharePoint Document Integration Plugin allows documents to be stored and managed directly in Microsoft SharePoint instead of the Joget database or local file system.
-11</t>
-[...4 lines deleted...]
-      <c r="A8" t="inlineStr">
+17</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
         <is>
           <t>OpenKM DMS Plugin 
         OpenKM DMS Plugin 
 The OpenKM Document Management System (DMS) plugin facilitates the seamless integration of OpenKM and Joget.
-71</t>
-[...13 lines deleted...]
-      <c r="A10" t="inlineStr">
+73</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
         <is>
           <t>Dynamic Options Select Box Plugin 
         Dynamic Options Select Box PluginThe Dynamic Options Select Box is a select box that retrieves existing options and enables users to create a new record using an existing form.
-161</t>
-[...4 lines deleted...]
-      <c r="A11" t="inlineStr">
+200</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
         <is>
           <t>Form Files Zip Element Plugin 
         The Form Files Zip Element plugin is used to zip all the documents in all or selected file/image upload fields in current form.
-57</t>
-[...13 lines deleted...]
-      <c r="A13" t="inlineStr">
+60</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
         <is>
           <t>AI Form Data Generator Tool 
         AI Form Data Generator ToolAI Form Data Generator Tool generates realistic sample data for a Joget form using an LLM.
-19</t>
-[...4 lines deleted...]
-      <c r="A14" t="inlineStr">
+29</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
         <is>
           <t>User Role Selection Plugin 
         User Role Selection PluginUser Role Selection Plugin allows for multiple user roles selection within a Joget DX app.
-180</t>
-[...4 lines deleted...]
-      <c r="A15" t="inlineStr">
+200</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
         <is>
           <t>Writing Assistant Plugin 
         Writing Assistant PluginWriting Assistant Plugin is a form element for calling ChatGPT API to improve messaging.
-200</t>
-[...13 lines deleted...]
-      <c r="A17" t="inlineStr">
+204</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
         <is>
           <t>Enhanced Soap Tool Plugin 
         Enhanced Soap Tool PluginThis Enhanced SOAP Tool allows user to save the request and response payload of a call to webservice for integration purpose.
-3</t>
-[...13 lines deleted...]
-      <c r="A19" t="inlineStr">
+6</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
         <is>
           <t>Service Provider SAML Directory Manager 
         Service Provider SAML Directory ManagerService Provider SAML Directory Manager is a SSO plugin that allows users to sign in into Joget in their preferred IDM that supports the SAML protocol.
-100</t>
-[...4 lines deleted...]
-      <c r="A20" t="inlineStr">
+109</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
         <is>
           <t>User Profile MFA Menu Plugin 
         User Profile MFA MenuThis userview element allows LDAP users to Activate/Deactivate their MFA.
-98</t>
-[...4 lines deleted...]
-      <c r="A21" t="inlineStr">
+106</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
         <is>
           <t>Signature Hash Variable Plugin 
         Signature Hash Variable PluginDisplay signatures from the Signature form element in email notifications.
-431</t>
-[...4 lines deleted...]
-      <c r="A22" t="inlineStr">
+440</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
         <is>
           <t>Click To Reveal Datalist Formatter Plugin 
         Click To Reveal Datalist Formatter PluginClick To Reveal Datalist Formatter plugin allows users to hide content in a list and displays a clickable element to reveal the contents.
-35</t>
-[...4 lines deleted...]
-      <c r="A23" t="inlineStr">
+36</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
         <is>
           <t>Dynamic List Report Element 
         Dynamic List Report ElementThe Dynamic List Report Element Plugin is used to generate dynamic list without creating multiple reports.
-46</t>
-[...4 lines deleted...]
-      <c r="A24" t="inlineStr">
+62</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
         <is>
           <t>Wflow Storage Permission Check Plugin 
         Wflow Storage Permission Check PluginThis plugin performs a system-level health check to verify storage accessibility for key folders used by the Joget platform.
 7</t>
         </is>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" t="inlineStr">
+    <row r="38">
+      <c r="A38" t="inlineStr">
         <is>
           <t>Onsen Mobile Theme Plugin 
         Onsen Mobile Theme PluginOnsen Mobile Theme are built with Onsen UI. It is a powerful framework for building mobile and hybrid applications using HTML, CSS, and JavaScript.
-72</t>
-[...4 lines deleted...]
-      <c r="A26" t="inlineStr">
+81</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
         <is>
           <t>OpenID Connect Directory Manager Plugin 
         This directory manager plugin enables the use of OpenID Connect to authenticate users to sign in to Joget. 
-730</t>
-[...4 lines deleted...]
-      <c r="A27" t="inlineStr">
+761</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
         <is>
           <t>Touch Friendly Field Elements Plugin 
         Three new touch friendly field elements for your Joget forms
-598</t>
-[...4 lines deleted...]
-      <c r="A28" t="inlineStr">
+654</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
         <is>
           <t>Enhanced Color Picker 
         Enhanced Color PickerEnhanced Color Picker offers additional features and functionalities to improve the user experience and provide more advanced color selection capabilities.
-40</t>
-[...4 lines deleted...]
-      <c r="A29" t="inlineStr">
+44</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
         <is>
           <t>Multi Dependency Select Box 
         Multi Dependency Select BoxThe Multi Dependency Select Box is just like the regular selectbox form element we currently have, but with the additional capability to filter its options via multiple dependency field(s).
-15</t>
-[...4 lines deleted...]
-      <c r="A30" t="inlineStr">
+28</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
         <is>
           <t>Universal Datalist Inbox Audit Trail 
         Universal Datalist Inbox Audit TrailThe Universal Datalist Inbox Audit Trail Plugin shows the assignments for all the apps that have the plugin attached.
-74</t>
-[...13 lines deleted...]
-      <c r="A32" t="inlineStr">
+75</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
         <is>
           <t>Page Template UI Menu 
         Page Template UI MenuThe Page Template Menu plugin allows the user to quickly get started with the UI Builder by choosing from a list of pre-built pages that can be customized later.
-68</t>
-[...4 lines deleted...]
-      <c r="A33" t="inlineStr">
+74</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
         <is>
           <t>PDF To Image Tool 
         PDF To Image ToolThe PDF to Image Tool converts a single pdf file into image(s).
-8</t>
-[...4 lines deleted...]
-      <c r="A34" t="inlineStr">
+9</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
         <is>
           <t>AI Form Fill Element 
         AI Form Fill Element PluginThe AI Form Fill Element plugin is a tool designed to generate and populate data for form elements automatically.
-565</t>
-[...4 lines deleted...]
-      <c r="A35" t="inlineStr">
+654</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
         <is>
           <t>Beanshell API Element 
         Beanshell API ElementThe Bean Shell API Element allows you to create arbitrary endpoints in API Builder that execute Bean Shell scripts.
-128</t>
-[...4 lines deleted...]
-      <c r="A36" t="inlineStr">
+173</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
         <is>
           <t>Card Viewer Datalist Formatter Plugin 
         Plugin to display datalist records in a form of cards.
-552</t>
-[...4 lines deleted...]
-      <c r="A37" t="inlineStr">
+557</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
         <is>
           <t>API Connector Builder Plugin 
         Open Slider List FormatterAPI Connector Builder Plugin is a builder to create reusable API connectors based on OAS document.
-181</t>
-[...4 lines deleted...]
-      <c r="A38" t="inlineStr">
+223</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
         <is>
           <t>Format List API Response (GET) Plugin 
         Format List API Response (GET) PluginFormat List API Response (GET) plugin enhances the Joget GET List API by automatically formatting stringified JSON fields into valid JSON objects or arrays.
-41</t>
-[...4 lines deleted...]
-      <c r="A39" t="inlineStr">
+51</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
         <is>
           <t>Multi Permission Plugin 
         Multi Permission PluginThe Multi Permission Plugin allows users to configure multiple permission plugins to be applied to an element.
-54</t>
-[...4 lines deleted...]
-      <c r="A40" t="inlineStr">
+69</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
         <is>
           <t>Format Form API Response (GET) Plugin 
         Format Form API Response (GET) PluginFormat Form API Response (GET) plugin helps to address a critical limitation in the default GET API endpoint.
-51</t>
-[...4 lines deleted...]
-      <c r="A41" t="inlineStr">
+63</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
         <is>
           <t>Autocomplete Text Field Form Element Plugin 
         A text field with the added ability to AJAX load options based on matching keywords.
-792</t>
-[...4 lines deleted...]
-      <c r="A42" t="inlineStr">
+876</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
         <is>
           <t>Document Generation Datalist Action Plugin 
         Document Generation Datalist Action PluginThe Document Generation Datalist Action is a plugin that exports form data to a Word document based on a specific template.
-129</t>
-[...4 lines deleted...]
-      <c r="A43" t="inlineStr">
+148</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
         <is>
           <t>Marker Area Form Element 
         Marker Area Form ElementMarker Area Form Element allows users to annotate on images in the runtime.
-12</t>
-[...4 lines deleted...]
-      <c r="A44" t="inlineStr">
+14</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
         <is>
           <t>File Add Image Tool 
         File Add Image ToolThe File Add Image Tool plugin is used to add uploaded images on every page of an uploaded PDF File or image file (.png, .jpg, and .jpeg only).
-106</t>
-[...4 lines deleted...]
-      <c r="A45" t="inlineStr">
+112</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
         <is>
           <t>Form Store Binder Audit Trail Plugin 
         Form Store Binder Audit Trail PluginForm Store Binder Audit Trail Plugin would allow users to store data that have been modified as audit trail data.
-268</t>
-[...4 lines deleted...]
-      <c r="A46" t="inlineStr">
+280</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
         <is>
           <t>JSON To Table Formatter Plugin 
         JSON To Table Formatter PluginJSON To Table Formatter Plugin turns JSON data into a formatted table.
-312</t>
-[...4 lines deleted...]
-      <c r="A47" t="inlineStr">
+323</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
         <is>
           <t>Open Slider List Formatter 
         Open Slider List FormatterOpen Slider List Formatter is a List Formatter that constructs a link that opens as a slider from the right.
-103</t>
-[...22 lines deleted...]
-      <c r="A50" t="inlineStr">
+136</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
         <is>
           <t>Grid Search Filter Element 
         Grid Search Filter ElementThe Grid Search Filter Element is used to filter records within grid columns based on the desired column.
-38</t>
-[...22 lines deleted...]
-      <c r="A53" t="inlineStr">
+46</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
         <is>
           <t>PPT File Upload Plugin 
         PPT File Upload PluginThe PPT File Upload plugin enables PowerPoint file uploads and provides an embedded slideshow viewer for viewing presentations on click of an icon.
 16</t>
         </is>
       </c>
     </row>
-    <row r="54">
-      <c r="A54" t="inlineStr">
+    <row r="62">
+      <c r="A62" t="inlineStr">
         <is>
           <t>System Environment Hash Variable Plugin 
         System Environment Hash Variable PluginThe Environment Hash Variable plugin can retrieve system environment variables dynamically.
-35</t>
-[...4 lines deleted...]
-      <c r="A55" t="inlineStr">
+38</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
         <is>
           <t>Enhanced Email Tool Plugin 
         Enhanced Email Tool PluginThe Enhanced Email Tool Plugin extends the existing functionality of the email tool with the additional ability to debug.
-60</t>
-[...4 lines deleted...]
-      <c r="A56" t="inlineStr">
+65</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
         <is>
           <t>QR Code Scanner Plugin 
         QR Code Scanner PluginThe QR Code Scanner plugin adds in a QR code scanner form element into the Joget Form Builder which can be added to any form with a simple drag and drop.
-205</t>
-[...4 lines deleted...]
-      <c r="A57" t="inlineStr">
+230</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
         <is>
           <t>Conditional Multi Process Tool Plugin 
         This plugin allows a maximum of 5 process tool plugins to be executed when their respective conditions are met.
-523</t>
-[...4 lines deleted...]
-      <c r="A58" t="inlineStr">
+585</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
         <is>
           <t>Date Timezone Datalist Formatter 
         Date Timezone Datalist FormatterDate Timezone Formatter convert date time (server) to different timezone (user profile's timezone).
-20</t>
-[...4 lines deleted...]
-      <c r="A59" t="inlineStr">
+23</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
         <is>
           <t>Log Cleaner Plugin 
         Log Cleaner PluginThe Log Cleaner Plugin for Joget helps high-code Joget developers to efficiently manage and clean up log data, optimizing database performance.
-43</t>
-[...4 lines deleted...]
-      <c r="A60" t="inlineStr">
+48</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
         <is>
           <t>CharLimiter Datalist Formatter Plugin 
         CharLimiter Datalist Formatter PluginThe CharLimiter Datalist Formatter plugin allows users to configure the number of characters displayed in a list.
-33</t>
-[...4 lines deleted...]
-      <c r="A61" t="inlineStr">
+34</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
         <is>
           <t>Google API Integration 
         Google API IntegrationThe Google API Integration plugin uses REST API to communicate to Google.
-91</t>
-[...4 lines deleted...]
-      <c r="A62" t="inlineStr">
+93</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
         <is>
           <t>Persian Date Picker Form Element 
         Persian Date Picker Form ElementThe Persian Date Picker plugin is a form element that allows the user to select/pick dates in the Persian format.
-43</t>
-[...4 lines deleted...]
-      <c r="A63" t="inlineStr">
+47</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
         <is>
           <t>Iterator Process Tool Plugin 
 Iterator Process Tool 
 This is a process tool plugin to allow one to iterate through records/assignments to execute process tool plugin.
-508</t>
-[...4 lines deleted...]
-      <c r="A64" t="inlineStr">
+556</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
         <is>
           <t>Data Versioning Plugin 
         Data Versioning PluginThe Data Versioning Plugin is designed to facilitate form data versioning, allowing users to manage and track different versions of their form data.
-67</t>
-[...4 lines deleted...]
-      <c r="A65" t="inlineStr">
+78</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
         <is>
           <t>Password Protected PDF Tool Plugin 
         Password Protected PDF Tool PluginThe Password Protected Pdf Tool plugin is used to generate password-protected PDF documents.
 17</t>
         </is>
       </c>
     </row>
-    <row r="66">
-      <c r="A66" t="inlineStr">
+    <row r="74">
+      <c r="A74" t="inlineStr">
         <is>
           <t>eChart Userview Plugin DX 
         eChart plugin is a new easy-to-use charting userview menu plugin for Joget DX.
-1370</t>
-[...4 lines deleted...]
-      <c r="A67" t="inlineStr">
+1446</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
         <is>
           <t>BPMN to XPDL Conversion Plugin 
         BPMN to XPDL Conversion PluginThe BPMN to XPDL Conversion Plugin is used to convert BPMN xml to XPDL xml format to be uploaded to Joget Process Builder.
-62</t>
-[...22 lines deleted...]
-      <c r="A70" t="inlineStr">
+65</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
         <is>
           <t>Payment Processor Tool Plugin 
         Payment Processor Tool PluginThe Payment Processor Tool is used to integrate different payment gateway methods.
 97</t>
         </is>
       </c>
     </row>
-    <row r="71">
-      <c r="A71" t="inlineStr">
+    <row r="77">
+      <c r="A77" t="inlineStr">
         <is>
           <t>Organizational Chart Userview Menu Plugin 
         Organizational Chart Userview Menu PluginThe Organizational Chart Userview Menu plugin designed to seamlessly extract organizational data from Joget platform.
-118</t>
-[...4 lines deleted...]
-      <c r="A72" t="inlineStr">
+135</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
         <is>
           <t>MongoDB Binder Plugin 
         MongoDB Binder PluginThe MongoDB Binder plugin facilitates the seamless integration of MongoDB and Joget.
-28</t>
-[...4 lines deleted...]
-      <c r="A73" t="inlineStr">
+32</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
         <is>
           <t>Generate Zip File Process Tool Plugin 
         Copy File Tool PluginGenerate Zip File Process Tool plugin allows users to zip all files residing in a file upload form field of the selected form.
-27</t>
-[...4 lines deleted...]
-      <c r="A74" t="inlineStr">
+28</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
         <is>
           <t>Apps Backup Tool Plugin 
         The Apps Backup Tool Plugin facilitates comprehensive app backups, including app data, plugins and user groups.
-95</t>
-[...4 lines deleted...]
-      <c r="A75" t="inlineStr">
+101</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
         <is>
           <t>Multi Store Binders Plugin 
         Multi Store BindersEnable the use of multiple store binders in a form or section.
-703</t>
-[...13 lines deleted...]
-      <c r="A77" t="inlineStr">
+736</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
         <is>
           <t>Essence Theme Plugin 
         Essence Theme is a responsive Bootstrap-based UI framework designed specifically for creating modern web applications.
-418</t>
-[...4 lines deleted...]
-      <c r="A78" t="inlineStr">
+471</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
         <is>
           <t>Lazy Approval Tool 
         Lazy Approval Tool allows lazy assignment approval using URL.
-117</t>
-[...4 lines deleted...]
-      <c r="A79" t="inlineStr">
+123</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
         <is>
           <t>Progress Bar Datalist Formatter 
         Progress Bar Datalist Formatter allows to format a progress value to percentage and displays it in progress bar format.
-122</t>
-[...4 lines deleted...]
-      <c r="A80" t="inlineStr">
+126</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
         <is>
           <t>Email Tool with Template Plugin 
         Email Tool with Template PluginEmail Tool with Template Plugin sends an email message to the targeted recipient(s), with the ability to use a common body template via hash variable.
-126</t>
-[...4 lines deleted...]
-      <c r="A81" t="inlineStr">
+138</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
         <is>
           <t>JSON API Validator Plugin 
         JSON API Validator PluginThe JSON API Validator plugin validates the input based on API Call by comparing the API Call result and expected result.
-122</t>
-[...4 lines deleted...]
-      <c r="A82" t="inlineStr">
+124</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
         <is>
           <t>Advanced JSON Data List Binder Plugin 
         Advanced JSON Data List Binder PluginThe Advanced JSON Data List Binder Plugin  
 easily specify dynamic query parameters in your reqeust.
-291</t>
-[...4 lines deleted...]
-      <c r="A83" t="inlineStr">
+325</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
         <is>
           <t>UAE Pass Directory Manager Plugin 
         UAE Pass Directory Manager PluginThe UAE Pass Directory Manager Plugin allow users to single sign-on (SSO) to Joget using UAE Pass.
-43</t>
-[...4 lines deleted...]
-      <c r="A84" t="inlineStr">
+46</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
         <is>
           <t>Apache Superset Userview Menu Plugin 
         Apache Superset Userview Menu pluginApache Superset Userview Menu plugin allows user to integrate Apache Superset Dashboards into Joget DX.
-103</t>
-[...4 lines deleted...]
-      <c r="A85" t="inlineStr">
+117</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
         <is>
           <t>Datalist Color Box Formatter 
         Datalist Color Box Formatter PluginDatalist Color Box Formatter allows users to create colored text box in a list.
-122</t>
-[...4 lines deleted...]
-      <c r="A86" t="inlineStr">
+127</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
         <is>
           <t>Twilio Message Tool 
         Twilio Message Tool PluginTwilio Message Tool Plugin seamlessly integrates with the powerful Twilio platform, empowering users to effortlessly send both WhatsApp messages and SMS.
-73</t>
-[...4 lines deleted...]
-      <c r="A87" t="inlineStr">
+75</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
         <is>
           <t>File Type Validator Plugin 
         Export CSV or Excel PluginThe File Type Validator plugin validates uploaded files based on the configured list of allowed file types and their associated MIME types.
-70</t>
-[...4 lines deleted...]
-      <c r="A88" t="inlineStr">
+75</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
         <is>
           <t>QR Code Generator Tool Plugin 
         QR Code Generator Tool PluginQR Code Generator Tool generates QR Code to be attached to email through process / post form processing.
-167</t>
-[...4 lines deleted...]
-      <c r="A89" t="inlineStr">
+175</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
         <is>
           <t>Format Number Hash Plugin 
         Format Number Hash PluginFormat Number Hash Plugin is a hash variable type plugin which allows to format numbers.
-102</t>
-[...4 lines deleted...]
-      <c r="A90" t="inlineStr">
+104</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
         <is>
           <t>ChatGPT Assistant Plugin 
         Writing Assistant PluginChatGPT Assistant Plugin is a userview menu plugin to integrate ChatGPT into Joget.
-541</t>
-[...4 lines deleted...]
-      <c r="A91" t="inlineStr">
+567</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
         <is>
           <t>Code Snippet Builder Plugin 
         Code Snippet Builder PluginCode Snippet Builder Plugin is a builder to create code snippets to be used in other elements.
-500</t>
-[...4 lines deleted...]
-      <c r="A92" t="inlineStr">
+521</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
         <is>
           <t>Conditional Multi Formatters Plugin 
         Conditional Multi Formatters PluginConditional Multi Formatters Plugin is a datalist formatter plugin which executes selected formatter(s) based on condition.
 96</t>
         </is>
       </c>
     </row>
-    <row r="93">
-      <c r="A93" t="inlineStr">
+    <row r="98">
+      <c r="A98" t="inlineStr">
         <is>
           <t>Datalist Number Formatter Plugin 
         Datalist Number Formatter PluginDatalist Number Formatter is a datalist formatter that transform numerical values similar to Text Field's Number Formatting.
-175</t>
-[...4 lines deleted...]
-      <c r="A94" t="inlineStr">
+202</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
         <is>
           <t>JDBC Form Validator Plugin 
         JDBC Form Validator PluginThis plugin allows user to perform validation by writing a SQL query.
-236</t>
-[...4 lines deleted...]
-      <c r="A95" t="inlineStr">
+267</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
         <is>
           <t>If Empty Hash Plugin 
         Format Number Hash PluginIf Empty Hash is used to show alternative message in the case of unparsed hash variable.
-45</t>
-[...4 lines deleted...]
-      <c r="A96" t="inlineStr">
+46</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
         <is>
           <t>Row Numbering Binder 
         Row Numbering Binder PluginRow Numbering Binder Plugin allows you to add numbering to your datalist.
-111</t>
-[...4 lines deleted...]
-      <c r="A97" t="inlineStr">
+112</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
         <is>
           <t>Plugin Template Pack Plugin 
         Plugin Template Pack PluginPlugin Template Pack aims to factorize repetitive configurations of the same plugin throughout the same app in one place to ease future maintenance.
-167</t>
-[...4 lines deleted...]
-      <c r="A98" t="inlineStr">
+176</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
         <is>
           <t>Hijri Date Picker Plugin 
         AJAX Select BoxA form element which allows to select/pick date in Hijri format.
-122</t>
-[...4 lines deleted...]
-      <c r="A99" t="inlineStr">
+126</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
         <is>
           <t>Date And Time Duplicate Validator Plugin 
         Form validator plugin to check for conflict in date and time fields.
-307</t>
-[...4 lines deleted...]
-      <c r="A100" t="inlineStr">
+320</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
         <is>
           <t>Status Color Datalist Formatter Plugin 
         Status Color Datalist FormatterDatalist formatter that allows users to format the background color of a column based on the value given.
-456</t>
-[...4 lines deleted...]
-      <c r="A101" t="inlineStr">
+477</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
         <is>
           <t>Invisible Recaptcha Form Element Plugin 
 Invisible Recaptcha Form Element 
 This is a form element that provides Google reCAPTCHA validation as Joget form element.
-73</t>
-[...22 lines deleted...]
-      <c r="A104" t="inlineStr">
+77</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
         <is>
           <t>Condition Participant Plugin 
         Condition Participant PluginPlugin allows you to add Javascript rules when assigning participants in a process swimlane.
-346</t>
+353</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>